--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -65,53 +65,54 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E1F2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -414,59 +415,59 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B1"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="1" width="16" customWidth="1"/>
-    <col min="2" max="2" width="24" customWidth="1"/>
+    <col min="1" max="1" width="16" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>